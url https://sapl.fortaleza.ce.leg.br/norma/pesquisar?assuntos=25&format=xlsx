--- v0 (2025-10-03)
+++ v1 (2026-05-10)
@@ -10,1496 +10,1587 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="819" uniqueCount="512">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>14352</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>11631</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14352/11.631_plo_0175-25_.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA "TOUR FORTALEZA 360" NO ÂMBITO DO  MUNICÍPIO DE FORTALEZA.</t>
+  </si>
+  <si>
+    <t>14348</t>
+  </si>
+  <si>
+    <t>11630</t>
+  </si>
+  <si>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14348/11.630.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO À EMPREGABILIDADE DE MÃES ATÍPICAS NO MUNICÍPIO DE FORTALEZA.</t>
+  </si>
+  <si>
+    <t>14350</t>
+  </si>
+  <si>
+    <t>11629</t>
+  </si>
+  <si>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14350/11.629_plo_0081-25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO POLO GASTRONÔMICO DA CIDADE 2000.</t>
+  </si>
+  <si>
+    <t>14338</t>
+  </si>
+  <si>
+    <t>11620</t>
+  </si>
+  <si>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14338/11.620_plo_0288-25.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ECONOMIA CRIATIVA NO MUNICÍPIO DE FORTALEZA E ATRIBUI À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO A SUA IMPLEMENTAÇÃO E FOMENTO.</t>
+  </si>
+  <si>
+    <t>14349</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>LCP</t>
+  </si>
+  <si>
+    <t>Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14349/lc_455-2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 339, DE 03 DE NOVEMBRO DE 2022, QUE INSTITUI O PROGRAMA ESPECIAL DE INCENTIVOS FISCAIS AO TURISMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>14283</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>11598</t>
+  </si>
+  <si>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2025/14283/11.598_plo_0155-25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DIRETRIZES PARA O ESTÍMULO DO TURISMO ACESSÍVEL E INCLUSIVO PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA – TEA NO ÂMBITO DO MUNICÍPIO DE FORTALEZA/CE.</t>
+  </si>
+  <si>
+    <t>14267</t>
+  </si>
+  <si>
+    <t>11597</t>
+  </si>
+  <si>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2025/14267/11.597_plo_0038-25.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MEU PRIMEIRO EMPREGO PARA A CONTRATAÇÃO  DE JOVENS SEM EXPERIÊNCIA  NO MERCADO DE TRABALHO E DÁ _x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>14010</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>11493</t>
   </si>
   <si>
-    <t>LEI</t>
-[...5 lines deleted...]
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/14010/lei_11.493.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/14010/lei_11.493.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE DESFAZIMENTO E RECONDICIONAMENTO DE EQUIPAMENTOS ELETRODOMÉSTICOS E DISPÕE SOBRE O PROGRAMA DE CAPACITAÇÃO E INCLUSÃO TECNOLÓGICA – PCIT, NO ÂMBITO DO MUNICÍPIO DE FORTALEZA.</t>
   </si>
   <si>
     <t>13947</t>
   </si>
   <si>
     <t>11468</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13947/lei_11.468.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13947/lei_11.468.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE ESPAÇOS E PERMISSIONÁRIOS DOS MERCADOS PÚBLICOS DO MUNICÍPIO DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13829</t>
   </si>
   <si>
     <t>11443</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13829/lei_11.443.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13829/lei_11.443.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo municipal a qualificar o Polo de Artesanato da Beira Mar de Fortaleza, promovendo a regularização dos permissionários, e dá outras providências.</t>
   </si>
   <si>
     <t>13831</t>
   </si>
   <si>
     <t>11438</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13831/lei_11.438.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13831/lei_11.438.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas de empregos referentes a contratos de empresas com o Município de Fortaleza nas condições que indica, aplicando-se aos presos em regime semiaberto, aberto, em livramento condicional, em cumprimento de medidas socioeducativas e aos jovens egressos do sistema socioeducativo, e dá outras providências.</t>
   </si>
   <si>
     <t>13763</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>11408</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2023/13763/lei_11.408.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2023/13763/lei_11.408.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 10.956, DE 12 DE NOVEMBRO DE 2019, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>13693</t>
   </si>
   <si>
     <t>11383</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2023/13693/lei_11.383.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2023/13693/lei_11.383.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ASSINATURA DE ACORDO DE CIDADES-IRMÃS ENTRE AS CIDADES DE FORTALEZA E A CIDADE DE SINES EM PORTUGAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13582</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>11332</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13582/lei_11.332.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13582/lei_11.332.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE FORTALECIMENTO E FORMALIZAÇÃO DOS EMPREENDEDORES INDIVIDUAIS NO MUNICÍPIO DE FORTALEZA.</t>
   </si>
   <si>
     <t>13571</t>
   </si>
   <si>
     <t>11322</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13571/lei_11.322.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13571/lei_11.322.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Projeto Costurando o Futuro.</t>
   </si>
   <si>
     <t>13550</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>LCP</t>
-[...5 lines deleted...]
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13550/lc_340.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13550/lc_340.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de incentivo fiscal para o setor de tecnologia da informação e dá outras providências.</t>
   </si>
   <si>
     <t>13549</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13549/lc_339.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13549/lc_339.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Especial de Incentivos Fiscais ao Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>13505</t>
   </si>
   <si>
     <t>11288</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13505/lei_11288.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13505/lei_11288.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 11.181, DE 05 DE NOVEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13442</t>
   </si>
   <si>
     <t>11259</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13442/lei_11.259.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13442/lei_11.259.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO TURISMO  (COMTUR), REVOGA A LEI Nº 7.460, DE 10 DE DEZEMBRO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13361</t>
   </si>
   <si>
     <t>11230</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13361/lei_11230.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13361/lei_11230.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE TRANSPORTE ESPECIAL DENOMINADO BUGGY-TURISMO, NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13314</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>11203</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13314/lei_11.203.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13314/lei_11.203.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 11.181, DE 5 DE NOVEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13267</t>
   </si>
   <si>
     <t>11185</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13267/lei_11185.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13267/lei_11185.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROJETO MULHER EMPREENDEDORA NO ÂMBITO DO MUNICÍPIO DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13265</t>
   </si>
   <si>
     <t>11181</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13265/lei_11181.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13265/lei_11181.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA NOSSAS GUERREIRAS NO ÂMBITO DO MUNICÍPIO DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13264</t>
   </si>
   <si>
     <t>11180</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13264/lei_11180.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13264/lei_11180.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROJETO MEU BAIRRO EMPREENDEDOR NO ÂMBITO DO MUNICÍPIO DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13250</t>
   </si>
   <si>
     <t>11172</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13250/lei_11.172.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13250/lei_11.172.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA JUVENTUDE DIGITAL COMO POLÍTICA PÚBLICA MUNICIPAL PERMANENTE NO MUNICÍPIO DE FORTALEZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13080</t>
   </si>
   <si>
     <t>11094</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13080/plo_166-21.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13080/plo_166-21.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE AUXÍLIO EMERGENCIAL AO SETOR CULTURAL DA CIDADE DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13081</t>
   </si>
   <si>
     <t>11091</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13081/plo_0171-21.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13081/plo_0171-21.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§ 4º E 5º AO ART. 3º DA LEI ORDINÁRIA N. 10.946, DE 11 DE OUTUBRO DE 2019, QUE AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO DENOMINADO CARTÃO MISSÃO INFÂNCIA, NO ÂMBITO DO MUNICÍPIO DE FORTALEZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13070</t>
   </si>
   <si>
     <t>11090</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13070/plo_0169-21.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13070/plo_0169-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROJETO RENDA EM CASA NO ÂMBITO DO MUNICÍPIO DE FORTALEZA, EM DECORRÊNCIA DA PANDEMIA POR COVID-19.</t>
   </si>
   <si>
     <t>12977</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>11024</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2020/12977/lei_no_11024.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2020/12977/lei_no_11024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO À LEI N° 9.217, DE 26 DE ABRIL DE 2007, PARA AUTORIZAR OS VEÍCULOS DE TRANSPORTE ESCOLAR A REALIZAREM TAMBÉM AS OUTRAS MODALIDADES DE TRANSPORTE POR FRETAMENTO DENTRO DO MUNICÍPIO DE FORTALEZA.</t>
   </si>
   <si>
     <t>12884</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>10975</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12884/lei_10975.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12884/lei_10975.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS PROGRAMAS SOCIAIS E CARROCEIRO E E-CATADOR NO ÂMBITO DO MUNICÍPIO DE FORTALEZA.</t>
   </si>
   <si>
     <t>12891</t>
   </si>
   <si>
     <t>10966</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12891/lei_10966.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12891/lei_10966.pdf</t>
   </si>
   <si>
     <t>CRIA O CIRCUITO TURÍSTICO DO BAIRRO VARJOTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12857</t>
   </si>
   <si>
     <t>10963</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12857/lei_10963.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12857/lei_10963.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE FORTALEZA A OUTORGAR A CONCESSÃO DOS ESPIGÕES DA AVENIDA BEIRA-MAR, A ALTURA DA RUA JOÃO CORDEIRO, ADA AVENIDA RUI BARBOSA E DA AVENIDA DESEMBARGADOR MOREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12858</t>
   </si>
   <si>
     <t>10962</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12858/lei_10962.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12858/lei_10962.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE FORTALEZA A OUTORGAR A CONCESSÃO DO MERCADO PESCADOR OSCAR VERÇOSA, TAMBÉM CONHECIDO COMO MERCADO DOS PEIXES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12835</t>
   </si>
   <si>
     <t>10956</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12835/lei_10956.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12835/lei_10956.pdf</t>
   </si>
   <si>
     <t>DESAFETA O IMÓVEL PÚBLICO DO LARGO DOS TREMEMBÉS, AUTORIZA O MUNICÍPIO DE FORTALEZA A OUTORGAR A RESPECTIVA CONCESSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12813</t>
   </si>
   <si>
     <t>10931</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12813/lei_10931.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12813/lei_10931.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADES-IRMÃS AS CIDADES DE FORTALEZA NO BRASIL E ASSUNÇÃO NO PARAGUAI, BEM COMO AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE IRMANAÇÃO ENTRE AS DUAS CIDADES.</t>
   </si>
   <si>
     <t>12774</t>
   </si>
   <si>
     <t>10918</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12774/lei_10918.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12774/lei_10918.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS ESTABELECIMENTOS DE PRESTAÇÃO DE SERVIÇOS DE HOSPEDAGEM SEDIADOS NO MUNICÍPIO DE FORTALEZA A INFORMAR, EM SEUS CARDÁPIOS, SE DISPONIBILIZAM ALIMENTAÇÃO APROPRIADA, OU NÃO, PARA PESSOAS COM DOENÇA CELÍACA E/OU  INTOLERÂNCIA À LACTOSE, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>12293</t>
   </si>
   <si>
     <t>10897</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12293/lei_10897.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12293/lei_10897.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR CESSÃO DE USO DE UM QUIOSQUE LOCALIZADO NA PRAÇA DR. CARLOS ALBERTO STUDART GOMES, TAMBÉM CONHECIDA COMO PRAÇA DAS FLORES, AO ESTADO DO CEARÁ, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>10870</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/6587/lei10870.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/6587/lei10870.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER TERMOS DE PERMISSÃO DE USO AOS ATUAIS OCUPANTES DOS BOXES DA "FEIRINHA": FEIRA DE ARTESANATO DA VOLTA DA JUREMA, DO MERCADO DOS PEIXES DE FORTALEZA, DAS BARRACAS DE PRAIA E DOS QUIOSQUES EXISTENTES NA AVENIDA BEIRA MAR, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>10843</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5611/lei_10843.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5611/lei_10843.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 10.462, DE 31 DE MARÇO DE 2016, QUE DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS FISCAIS AO CENTRO INTERNACIONAL DE CONEXÕES DE VOOS (HUB), QUE VENHAM A SER IMPLANTADO NO AEROPORTO PINTO MARTINS.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5615/of_0327_pf__lei_0260001.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5615/of_0327_pf__lei_0260001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS INCENTIVOS FISCAIS PARA A REQUALIFICAÇÃO DA PRAIA DE IRACEMA NO MUNICÍPIO DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>10804</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5346/lei_n._10.804-2018_a8cfrdv.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5346/lei_n._10.804-2018_a8cfrdv.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 10.659, de 21 de dezembro de 2017, que a atividade de turismo no município de Fortaleza, acrescentando os incisos I, II e III ao § 2º do art. 2º.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>10753</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5240/5240_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5240/5240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDENOMINA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>10697</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5167/5167_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5167/5167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AS BANCAS DE JORNAL E DE REVISTAS COMO PONTO DE INFORMAÇÕES TURÍSTICAS, NO ÂMBITO DO MUNICÍPIO DE FORTALEZA, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5151/5151_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5151/5151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CASSAÇÃO DO ALVARÁ DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS SITUADOS NO MUNICÍPIO DE FORTALEZA, CUJOS FUNCIONÁRIOS OU SEGURANÇAS TENHAM USADO DE VIOLÊNCIA NO TRATO COM CLIENTES, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>10659</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/5106/5106_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/5106/5106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATIVIDADE DE TURISMO NO MUNICÍPIO DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>10635</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/5058/5058_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/5058/5058_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O HORÁRIO DE FUNCIONAMENTO DO COMÉRCIO VAREJISTA E ATACADISTA NO MUNICÍPIO DE FORTALEZA.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>10584</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/4964/4964_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/4964/4964_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS RESTAURANTES, DAS LANCHONETES E SIMILARES DISPONIBILIZAR CADEIRA INFANTIL DE ACORDO COM A NORMA TÉCNICA QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>10570</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/4956/4956_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/4956/4956_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CORREDOR TURÍSTICO DA AVENIDA MONSENHOR TABOSA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>10524</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4787/4787_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4787/4787_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUALIFICA O BECO DA POEIRA COMO ATRATIVO TURÍSTICO DO MUNICÍPIO DE FORTALEZA.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>10473</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4716/4716_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4716/4716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADES IRMÃS AS CIDADES DE FORTALEZA E LISBOA, CAPITAL DE PORTUGAL, BEM COMO AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE IRMANAÇÃO ENTRE ELAS.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>10467</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4695/4695_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4695/4695_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 28, § 1º, 34, 35, III E § 1º, 39, IV, 46, § 1º, 48, 57, § 4º, 60, § 2º DA LEI Nº 10.350, DE 28 DE MAIO DE 2015, E ACRESCENTA PARÁGRAFOS AO ART. 46.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2015/4394/4394_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2015/4394/4394_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N. 179/2014, QUE DISPÕE SOBRE O FUNDO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>10350</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2015/4342/4342_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2015/4342/4342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTATUTO DO MICROEMPREENDEDOR INDIVIDUAL, DA MICROEMPRESA E DA EMPRESA DE PEQUENO PORTE NO MUNICÍPIO DE FORTALEZA, EM CONFORMIDADE COM OS ARTS. 146, III, D, 170, IX E 179 DA CONSTITUIÇÃO FEDERAL, COM A LEI COMPLEMENTAR FEDERAL N. 123, DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>10246</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4049/4049_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4049/4049_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA TURISMO NA TERCEIRA IDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>10198</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4309/4309_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4309/4309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA DE CAPACITAÇÃO DE PROFISSIONAIS COM ATUAÇÃO EM SETORES LIGADOS DIRETAMENTE À PRESTAÇÃO DE SERVIÇOS PARA A COPA DO MUNDO DE FUTEBOL FIFA 2014, NO ÂMBITO DO MUNICÍPIO DE FORTALEZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>10193</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4304/4304_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4304/4304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DESENVOLVIMENTO DO TURISMO SOCIAL NO MUNICÍPIO DE FORTALEZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>10173</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/3760/3760_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/3760/3760_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUALIFICA O MERCADO CENTRAL COMO ATRATIVO TURÍSTICO DO MUNICÍPIO DE FORTALEZA.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/23/23_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 1º E 4º DA LEI N. 8.076/97, QUE ESTABELECE A REALIZAÇÃO DE PESQUISA EM CADA REGIÃO ADMINISTRATIVA DE FORTALEZA, VISANDO IDENTIFICAR POTENCIALIDADES DA ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTA A LEI COMPLEMENTAR FEDERAL Nº 128 DE 19 DE DEZEMBRO DE 2008 NO MUNICÍPIO DE FORTALEZA, PARA ESTABELECER REGRAS ESPECIAIS PARA O MICROEMPREENDEDOR INDIVIDUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/159/159_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI N. 9.583/09, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR EMPRÉSTIMO COM A CORPORAÇÃO ANDINA DE FOMENTO (CAF), COM GARANTIA DA UNIÃO, PARA FINANCIAMENTO DO PROGRAMA NACIONAL DE DESENVOLVIMENTO DO TURISMO &amp;#8211; PRODETUR NACIONAL FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/150/150_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE PARCERIA PÚBLICO-PRIVADA NO MUNICÍPIO DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/114/114_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR, OPERAR E MANTER INFRAESTRUTURA SOCIAL E COMERCIAL DE INTERESSE PÚBLICO NO CENTRO DE FORTALEZA, SOB O REGIME DE CONCESSÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLAGEM, PINTURA OU COLOCAÇÃO DE CARTAZES COM PROPAGANDA DE VENDA DE PRODUTOS, SERVIÇOS OU AUTORIZAÇÃO DO PODER PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/3329/3329_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/3329/3329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CIRCUITO TURÍSTICO RELIGIOSO NO MUNICÍPIO DE FORTALEZA NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/263/263_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO À ECONOMIA SOLIDÁRIA EM FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA  O  CORREDOR  GASTRONÔMICO DA VARJOTA, NA FORMA QUE INDICA</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PÓLO DE NEGÓCIOS DO EMPREENDEDOR INDIVIDUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE OS ESTABELECIMENTOS COMERCIAIS FORNECEREM EMBALAGENS DESCARTÁVEIS DE CONDIMENTOS ALIMENTÍCIOS.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/3447/3447_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/3447/3447_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SALA DO_x000D_
 EMPREENDEDOR NA CÂMARA MUNICIPAL_x000D_
 DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMERCIALIZAÇÃO DE LIVROS E DE MATERIAL DIDÁTICO POR VENDEDORES AMBULANTES NO MUNICÍPIO DE FORTALEZA.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EXISTÊNCIA DA BANDEIRA DO MUNICÍPIO DE FORTALEZA HASTEADA NOS ESTABELECIMENTOS QUE _x000D_
 COMPÕE A REDE TURÍSTICA DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/984/984_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INCLUIR CONTEÚDOS DE CARÁTER TURÍSTICO-CULTURAL NO CURRÍCULO DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/579/579_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE AGRICULTURA URBANA E PERIURBANA DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER TERMO DE PERMISSÃO DE USO AOS ATUAIS OCUPANTES DO POLO ARTESANAL DA AVENIDA BEIRA-MAR.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI N. 9.150/2007, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER OS TERMOS DE PERMISSÃO DE USO AOS ATUAIS OCUPANTES DE BOXE DOS MERCADOS CENTRAL E SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADES IRMÃS AS CIDADES DE FORTALEZA E PRAIA, CAPITAL DE CABO VERDE, E AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE IRMANAÇÃO ENTRE ELAS.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>9309</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/4539/4539_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/4539/4539_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE APOIO AOS MICRO E PEQUENOS EMPREENDIMENTOS PRODUTIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>9286</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/4549/4549_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/4549/4549_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO CENTRO MUNICIPAL DE FORMAÇÃO DA TRABALHADORA DOMÉSTICA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/3358/3358_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/3358/3358_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A VIABILIZAR ESPAÇO PARA ARMAZENAMENTO E OU ESTACIONAMENTO DE EQUIPAMENTOS DE VENDEDORES AMBULANTES NO CENTRO DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/506/506_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIREITO À MEIA-ENTRADA EM ESPETÁCULOS CULTURAIS AOS PROFESSORES DA REDE PÚBLICA DE ENSINO.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/2811/2811_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/2811/2811_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE AS EMPRESAS PÚBLICAS E PRIVADAS EXIGIREM DOS CANDIDATOS QUE ESTIVEREM PRESTANDO CONCURSO OU DISPUTANDO VAGA PARA TRABALHO A COMPROVAÇÃO DO NADA CONSTA, SPC E SERASA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO CONSELHO MUNICIPAL DA INDÚSTRIA E COMÉRCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/898/898_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER AOS ATUAIS OCUPANTES DE BOX DOS MERCADOS CENTRAL E SÃO SEBASTIÃO, OS TERMOS DE PERMISSÃO DE USO, NAS FORMAS E CONDIÇÕES QUE INDICA</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/892/892_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE ESPAÇOES DESTINADOS A PUBLICIDADE, VINCULADOS A ADMINISTRAÇÃO MUNICIPAL, ÀS EMPRESAS QUE FIRMAREM CONTRATO DE TRABALHO PARA O PRIMEIRO EMPREGO NO ÂMBITO DO MUNICÍPIO DE FORTALEZA</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2006/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2006/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "COZINHA POPULAR" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2006/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2006/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE CIDADE IRMÃ DE FORTALEZA, A CIDADE NATAL CAPITAL DO ESTADO DO RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2005/3637/3637_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2005/3637/3637_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA DE TURISMO DE FORTALEZA - SETFOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2005/748/748_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2005/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE UM SEMINÁRIO PARA DEBATER POLÍTICAS PÚBLICAS E EMPREGABILIDADE PARA ADOLESCENTES, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2003/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2003/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE INCLUSÃO SOCIAL, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5688/8758.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5688/8758.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Banco do Cidadão com o objetivo de financiar pequenas atividades produtivas no município de Fortaleza.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5527/le87312003.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5527/le87312003.pdf</t>
   </si>
   <si>
     <t>Cria o serviço Municipal de Emprego e estágio no Município de Fortaleza</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5464/le87182003.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5464/le87182003.pdf</t>
   </si>
   <si>
     <t>Cria Feira de Pequenos Negócios no Bairro Bela Vista e dá outras providências.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2002/5483/le86592002.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2002/5483/le86592002.pdf</t>
   </si>
   <si>
     <t>Disciplina o uso de quotas de gênero nos programas e cursos, com o objetivo de geração de emprego e renda.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2002/5504/le86482002.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2002/5504/le86482002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da apresentação de Certificado emitido pela EMBRATUR, pelas empresas que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2000/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2000/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MICRONEGÓCIOS, INCLUSIVE OS DESENVOLVIDOS EM DOMICÍLIO, CONFERINDO-LHES TRATAMENTO DIFERENCIADO, SIMPLIFICADO E INCENTIVADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2000/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2000/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATIVIDADE TURÍSTICA NO MUNICÍPIO DE FORTALEZA.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>8246</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1999/2110/2110_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1999/2110/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO DE FORTALEZA A AVENIDA 24 HORAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1998/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1998/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL DE FORTALEZA A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DOS PROPRIETÁRIOS DE BARCOS DA BARRA DO CEARÁ,  NO SENTIDO DE CRIAR O PROGRAMA PASSEIO TURÍSTICO NO RIO CEARÁ. </t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1997/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1997/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A REALIZAÇÃO DE PESQUISA EM CADA REGIÃO ADMINISTRATIVA DE FORTALEZA, VISANDO IDENTIFICAR POTENCIALIDADES DA ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3213/3213_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE COMO CORREDOR DE ATIVIDADES A AVENIDA QUE INDICA.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3211/3211_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 058/96- INSTITUI A FUNDAÇÃO MUNICIPAL DE PROFISSIONALIZAÇÃO, DE GERAÇÃO DE EMPREGO E RENDA E DE DIFUNSÃO TECNOLÓGICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3201/3201_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3201/3201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE PROFISSIONALIZAÇÃO, DE GERAÇÃO DE EMPREGO E RENDA E DE DIFUSÃO TECNOLÓGICA- CONGER.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3134/3134_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3134/3134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EDIFICAÇÃO DESTINADA A HOTEL RESIDÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/3092/3092_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NOS BAIRROS DE ANTONIO BEZERRA, CONJUNTO CEARÁ, QUINTINO CUNHA, NOVA ASSUNÇÃO, BARRA DO CEARÁ,PADRE ANDRADE, OTÁVIO BONFIM, E PARQUELÂNDIA A FEIRA DO MICRO - EMPRESÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/3052/3052_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/3052/3052_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NOS BAIRROS DO MONTESE, JARDIM AMÉRICA, VILA UNIÃO, PARANGABA, HENRIQUE JORGE E JOÃO XXIII A FEIRA DO MICRO- EMPRESÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RICARDO CASTRO MACÊDO, UM LOGRADOURO DE FORTALEZA.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1994/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1994/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA À LEI Nº 7.475, DE 23.12.93, OS DISPOSITIVOS QUE INDICA.  (FUNDAÇÃO DO DESENVOLVIMENTO TURÍSTICO DE FORTALEZA - FORTUR)</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1994/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1994/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A RUA 24 (VINTE E QUATRO) HORAS, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FUNDAÇÃO PARA O DESENVOLVIMENTO TURÍSTICO DE FORTALEZA &amp;#8212; FORTUR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TURISMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE GERAÇÃO DE EMPREGO E RENDA.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1992/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1992/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A FEIRA DO PRODUTOR NOS BAIRROS BOM SUCESSO, VILA UNIAO, PAPICU, MONTESE, BARRA DO CEARÁ. CONJUNTOS TANCREDO NEVES, CEARÁ,PALMEIRAS, ESPERANÇA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1987/3843/3843_texto_integral.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1987/3843/3843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE INICIAÇÃO PROFISSIONAL PARA O MENOR NO ÂMBITO DA PREFEITURA MUNICIPAL DE FORTALEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1981/8299/le54681981.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1981/8299/le54681981.pdf</t>
   </si>
   <si>
     <t>Dá autorização do Poder Executivo para o fim que indica e adota outras providências.</t>
   </si>
   <si>
     <t>11520</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1964/11520/le25511964.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1964/11520/le25511964.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo de Fomento ao Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1952/6608/le06021952.pdf</t>
+    <t>http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1952/6608/le06021952.pdf</t>
   </si>
   <si>
     <t>Revoga ao art. 1° da Lei N° 24, de 19 de junho de 1948, dando-lhe nova redação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1806,67 +1897,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/14010/lei_11.493.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13947/lei_11.468.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13829/lei_11.443.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13831/lei_11.438.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2023/13763/lei_11.408.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2023/13693/lei_11.383.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13582/lei_11.332.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13571/lei_11.322.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13550/lc_340.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13549/lc_339.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13505/lei_11288.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13442/lei_11.259.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13361/lei_11230.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13314/lei_11.203.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13267/lei_11185.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13265/lei_11181.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13264/lei_11180.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13250/lei_11.172.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13080/plo_166-21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13081/plo_0171-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13070/plo_0169-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2020/12977/lei_no_11024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12884/lei_10975.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12891/lei_10966.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12857/lei_10963.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12858/lei_10962.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12835/lei_10956.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12813/lei_10931.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12774/lei_10918.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12293/lei_10897.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/6587/lei10870.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5611/lei_10843.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5615/of_0327_pf__lei_0260001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5346/lei_n._10.804-2018_a8cfrdv.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2015/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2015/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2006/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2006/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2005/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2005/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2003/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5688/8758.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5527/le87312003.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5464/le87182003.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2002/5483/le86592002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2002/5504/le86482002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2000/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2000/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1999/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1998/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1997/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1994/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1994/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1992/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1987/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1981/8299/le54681981.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1964/11520/le25511964.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1952/6608/le06021952.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14352/11.631_plo_0175-25_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14348/11.630.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14350/11.629_plo_0081-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14338/11.620_plo_0288-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2026/14349/lc_455-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2025/14283/11.598_plo_0155-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2025/14267/11.597_plo_0038-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/14010/lei_11.493.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13947/lei_11.468.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13829/lei_11.443.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2024/13831/lei_11.438.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2023/13763/lei_11.408.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2023/13693/lei_11.383.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13582/lei_11.332.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13571/lei_11.322.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13550/lc_340.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13549/lc_339.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13505/lei_11288.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13442/lei_11.259.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2022/13361/lei_11230.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13314/lei_11.203.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13267/lei_11185.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13265/lei_11181.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13264/lei_11180.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13250/lei_11.172.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13080/plo_166-21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13081/plo_0171-21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2021/13070/plo_0169-21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2020/12977/lei_no_11024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12884/lei_10975.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12891/lei_10966.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12857/lei_10963.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12858/lei_10962.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12835/lei_10956.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12813/lei_10931.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12774/lei_10918.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/12293/lei_10897.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2019/6587/lei10870.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5611/lei_10843.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5615/of_0327_pf__lei_0260001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2018/5346/lei_n._10.804-2018_a8cfrdv.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2018/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2017/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2016/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2015/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2015/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2014/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2011/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2010/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2009/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2008/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/4539/4539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/4549/4549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/2811/2811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2007/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2006/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2006/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2005/3637/3637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2005/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2003/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5688/8758.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5527/le87312003.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2003/5464/le87182003.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2002/5483/le86592002.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/2002/5504/le86482002.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2000/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/2000/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1999/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1998/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1997/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1996/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/3052/3052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1995/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1994/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1994/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1993/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1992/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/./sapl/public/normajuridica/1987/3843/3843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1981/8299/le54681981.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1964/11520/le25511964.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortaleza.ce.leg.br/media/sapl/public/normajuridica/1952/6608/le06021952.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G110"/>
+  <dimension ref="A1:G117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="96.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="95.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1946,2213 +2037,2213 @@
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>28</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B24" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C24" t="s">
         <v>106</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G24" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>109</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C25" t="s">
         <v>110</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>111</v>
       </c>
       <c r="G25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>113</v>
       </c>
       <c r="B26" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
         <v>114</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>117</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
         <v>118</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G27" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>121</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C28" t="s">
         <v>122</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>123</v>
       </c>
       <c r="G28" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>125</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="C29" t="s">
         <v>126</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>127</v>
       </c>
       <c r="G29" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>135</v>
       </c>
       <c r="C31" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G31" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>135</v>
       </c>
       <c r="C32" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G32" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B33" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C33" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G33" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B34" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C34" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D34" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G34" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C35" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G35" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B36" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C36" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G36" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C37" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G37" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B38" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C38" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D38" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G38" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B39" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="C39" t="s">
         <v>168</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>169</v>
       </c>
       <c r="G39" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>171</v>
       </c>
       <c r="B40" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C40" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G40" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C41" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D41" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G41" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G42" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="C43" t="s">
         <v>185</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>186</v>
       </c>
       <c r="G43" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>188</v>
       </c>
       <c r="B44" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="C44" t="s">
         <v>189</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>190</v>
       </c>
       <c r="G44" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>192</v>
       </c>
       <c r="B45" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="C45" t="s">
         <v>193</v>
       </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>194</v>
       </c>
       <c r="G45" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>196</v>
       </c>
       <c r="B46" t="s">
         <v>197</v>
       </c>
       <c r="C46" t="s">
         <v>198</v>
       </c>
       <c r="D46" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>199</v>
       </c>
       <c r="G46" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>201</v>
       </c>
       <c r="B47" t="s">
         <v>197</v>
       </c>
       <c r="C47" t="s">
         <v>202</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>203</v>
       </c>
       <c r="G47" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>205</v>
       </c>
       <c r="B48" t="s">
+        <v>197</v>
+      </c>
+      <c r="C48" t="s">
         <v>206</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D48" t="s">
-[...5 lines deleted...]
-      <c r="F48" s="1" t="s">
+      <c r="G48" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
+        <v>209</v>
+      </c>
+      <c r="B49" t="s">
+        <v>197</v>
+      </c>
+      <c r="C49" t="s">
         <v>210</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D49" t="s">
-[...5 lines deleted...]
-      <c r="F49" s="1" t="s">
+      <c r="G49" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C50" t="s">
         <v>215</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>216</v>
       </c>
       <c r="G50" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>218</v>
       </c>
       <c r="B51" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C51" t="s">
         <v>219</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>220</v>
       </c>
       <c r="G51" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>222</v>
       </c>
       <c r="B52" t="s">
+        <v>214</v>
+      </c>
+      <c r="C52" t="s">
         <v>223</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="D52" t="s">
-[...5 lines deleted...]
-      <c r="F52" s="1" t="s">
+      <c r="G52" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="C53" t="s">
         <v>228</v>
       </c>
       <c r="D53" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>229</v>
       </c>
       <c r="G53" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>231</v>
       </c>
       <c r="B54" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C54" t="s">
         <v>232</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G54" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>235</v>
       </c>
       <c r="B55" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="C55" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G55" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B56" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="C56" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G56" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B57" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="C57" t="s">
         <v>245</v>
       </c>
       <c r="D57" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E57" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>246</v>
       </c>
       <c r="G57" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>248</v>
       </c>
       <c r="B58" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="C58" t="s">
         <v>249</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>250</v>
       </c>
       <c r="G58" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>252</v>
       </c>
       <c r="B59" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="C59" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G59" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B60" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C60" t="s">
         <v>258</v>
       </c>
       <c r="D60" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>259</v>
       </c>
       <c r="G60" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>261</v>
       </c>
       <c r="B61" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C61" t="s">
         <v>262</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>263</v>
       </c>
       <c r="G61" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>265</v>
       </c>
       <c r="B62" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C62" t="s">
         <v>266</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>267</v>
       </c>
       <c r="G62" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>269</v>
       </c>
       <c r="B63" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C63" t="s">
         <v>270</v>
       </c>
       <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="E63" t="s">
+      <c r="G63" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
+        <v>273</v>
+      </c>
+      <c r="B64" t="s">
+        <v>274</v>
+      </c>
+      <c r="C64" t="s">
         <v>275</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>28</v>
+      </c>
+      <c r="E64" t="s">
+        <v>29</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="D64" t="s">
-[...5 lines deleted...]
-      <c r="F64" s="1" t="s">
+      <c r="G64" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>278</v>
+      </c>
+      <c r="B65" t="s">
+        <v>274</v>
+      </c>
+      <c r="C65" t="s">
         <v>279</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="D65" t="s">
-[...5 lines deleted...]
-      <c r="F65" s="1" t="s">
+      <c r="G65" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
+        <v>282</v>
+      </c>
+      <c r="B66" t="s">
+        <v>274</v>
+      </c>
+      <c r="C66" t="s">
         <v>283</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="F66" s="1" t="s">
+      <c r="G66" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
+        <v>286</v>
+      </c>
+      <c r="B67" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="C67" t="s">
         <v>288</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>289</v>
       </c>
       <c r="G67" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>291</v>
       </c>
       <c r="B68" t="s">
+        <v>287</v>
+      </c>
+      <c r="C68" t="s">
         <v>292</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="D68" t="s">
-[...5 lines deleted...]
-      <c r="F68" s="1" t="s">
+      <c r="G68" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
+        <v>295</v>
+      </c>
+      <c r="B69" t="s">
+        <v>287</v>
+      </c>
+      <c r="C69" t="s">
         <v>296</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D69" t="s">
-[...5 lines deleted...]
-      <c r="F69" s="1" t="s">
+      <c r="G69" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
+        <v>299</v>
+      </c>
+      <c r="B70" t="s">
+        <v>287</v>
+      </c>
+      <c r="C70" t="s">
         <v>300</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>301</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" t="s">
-        <v>11</v>
+        <v>302</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G70" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B71" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="C71" t="s">
         <v>306</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>307</v>
       </c>
       <c r="G71" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>309</v>
       </c>
       <c r="B72" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="C72" t="s">
         <v>310</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>311</v>
       </c>
       <c r="G72" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>313</v>
       </c>
       <c r="B73" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="C73" t="s">
         <v>314</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>315</v>
       </c>
       <c r="G73" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>317</v>
       </c>
       <c r="B74" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="C74" t="s">
         <v>318</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>319</v>
       </c>
       <c r="G74" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>321</v>
       </c>
       <c r="B75" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="C75" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G75" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B76" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="C76" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G76" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B77" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="C77" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G77" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B78" t="s">
-        <v>305</v>
+        <v>335</v>
       </c>
       <c r="C78" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="G78" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B79" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C79" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G79" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B80" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C80" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G80" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B81" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="C81" t="s">
         <v>348</v>
       </c>
       <c r="D81" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E81" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>349</v>
       </c>
       <c r="G81" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>351</v>
       </c>
       <c r="B82" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="C82" t="s">
         <v>352</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>353</v>
       </c>
       <c r="G82" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>355</v>
       </c>
       <c r="B83" t="s">
+        <v>335</v>
+      </c>
+      <c r="C83" t="s">
         <v>356</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="D83" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="1" t="s">
+      <c r="G83" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
+        <v>359</v>
+      </c>
+      <c r="B84" t="s">
+        <v>335</v>
+      </c>
+      <c r="C84" t="s">
         <v>360</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>10</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="D84" t="s">
-[...5 lines deleted...]
-      <c r="F84" s="1" t="s">
+      <c r="G84" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
+        <v>363</v>
+      </c>
+      <c r="B85" t="s">
+        <v>335</v>
+      </c>
+      <c r="C85" t="s">
         <v>364</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="D85" t="s">
-[...5 lines deleted...]
-      <c r="F85" s="1" t="s">
+      <c r="G85" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
+        <v>367</v>
+      </c>
+      <c r="B86" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="C86" t="s">
         <v>369</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>370</v>
       </c>
       <c r="G86" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>372</v>
       </c>
       <c r="B87" t="s">
+        <v>368</v>
+      </c>
+      <c r="C87" t="s">
         <v>373</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="D87" t="s">
-[...5 lines deleted...]
-      <c r="F87" s="1" t="s">
+      <c r="G87" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
+        <v>376</v>
+      </c>
+      <c r="B88" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="C88" t="s">
         <v>378</v>
       </c>
       <c r="D88" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E88" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G88" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>381</v>
       </c>
       <c r="B89" t="s">
+        <v>377</v>
+      </c>
+      <c r="C89" t="s">
         <v>382</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="D89" t="s">
-[...5 lines deleted...]
-      <c r="F89" s="1" t="s">
+      <c r="G89" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
+        <v>385</v>
+      </c>
+      <c r="B90" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="C90" t="s">
         <v>387</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>388</v>
       </c>
       <c r="G90" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>390</v>
       </c>
       <c r="B91" t="s">
+        <v>386</v>
+      </c>
+      <c r="C91" t="s">
         <v>391</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="D91" t="s">
-[...5 lines deleted...]
-      <c r="F91" s="1" t="s">
+      <c r="G91" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
+        <v>394</v>
+      </c>
+      <c r="B92" t="s">
+        <v>386</v>
+      </c>
+      <c r="C92" t="s">
         <v>395</v>
       </c>
-      <c r="B92" t="s">
+      <c r="D92" t="s">
+        <v>10</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C92" t="s">
+      <c r="G92" t="s">
         <v>397</v>
-      </c>
-[...10 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
+        <v>398</v>
+      </c>
+      <c r="B93" t="s">
+        <v>386</v>
+      </c>
+      <c r="C93" t="s">
+        <v>399</v>
+      </c>
+      <c r="D93" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="B93" t="s">
+      <c r="G93" t="s">
         <v>401</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
+        <v>402</v>
+      </c>
+      <c r="B94" t="s">
+        <v>403</v>
+      </c>
+      <c r="C94" t="s">
+        <v>404</v>
+      </c>
+      <c r="D94" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="B94" t="s">
+      <c r="G94" t="s">
         <v>406</v>
-      </c>
-[...13 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
+        <v>407</v>
+      </c>
+      <c r="B95" t="s">
+        <v>403</v>
+      </c>
+      <c r="C95" t="s">
+        <v>408</v>
+      </c>
+      <c r="D95" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="G95" t="s">
         <v>410</v>
-      </c>
-[...16 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
+        <v>411</v>
+      </c>
+      <c r="B96" t="s">
+        <v>412</v>
+      </c>
+      <c r="C96" t="s">
+        <v>413</v>
+      </c>
+      <c r="D96" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="G96" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
+        <v>416</v>
+      </c>
+      <c r="B97" t="s">
+        <v>412</v>
+      </c>
+      <c r="C97" t="s">
+        <v>417</v>
+      </c>
+      <c r="D97" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="G97" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
+        <v>420</v>
+      </c>
+      <c r="B98" t="s">
+        <v>421</v>
+      </c>
+      <c r="C98" t="s">
         <v>422</v>
       </c>
-      <c r="B98" t="s">
+      <c r="D98" t="s">
+        <v>10</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="C98" t="s">
+      <c r="G98" t="s">
         <v>424</v>
-      </c>
-[...10 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
+        <v>425</v>
+      </c>
+      <c r="B99" t="s">
+        <v>426</v>
+      </c>
+      <c r="C99" t="s">
         <v>427</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="D99" t="s">
-[...5 lines deleted...]
-      <c r="F99" s="1" t="s">
+      <c r="G99" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
+        <v>430</v>
+      </c>
+      <c r="B100" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="C100" t="s">
         <v>432</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>433</v>
       </c>
       <c r="G100" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>435</v>
       </c>
       <c r="B101" t="s">
         <v>436</v>
       </c>
       <c r="C101" t="s">
@@ -4177,227 +4268,388 @@
       </c>
       <c r="B102" t="s">
         <v>436</v>
       </c>
       <c r="C102" t="s">
         <v>441</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>442</v>
       </c>
       <c r="G102" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>444</v>
       </c>
       <c r="B103" t="s">
+        <v>436</v>
+      </c>
+      <c r="C103" t="s">
         <v>445</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="D103" t="s">
-[...5 lines deleted...]
-      <c r="F103" s="1" t="s">
+      <c r="G103" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
+        <v>448</v>
+      </c>
+      <c r="B104" t="s">
+        <v>436</v>
+      </c>
+      <c r="C104" t="s">
         <v>449</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="D104" t="s">
-[...5 lines deleted...]
-      <c r="F104" s="1" t="s">
+      <c r="G104" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
+        <v>452</v>
+      </c>
+      <c r="B105" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="C105" t="s">
         <v>454</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>455</v>
       </c>
       <c r="G105" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
         <v>457</v>
       </c>
       <c r="B106" t="s">
+        <v>453</v>
+      </c>
+      <c r="C106" t="s">
         <v>458</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
+        <v>10</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="D106" t="s">
-[...5 lines deleted...]
-      <c r="F106" s="1" t="s">
+      <c r="G106" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
+        <v>461</v>
+      </c>
+      <c r="B107" t="s">
+        <v>453</v>
+      </c>
+      <c r="C107" t="s">
         <v>462</v>
       </c>
-      <c r="B107" t="s">
+      <c r="D107" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="C107" t="s">
+      <c r="G107" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
+        <v>465</v>
+      </c>
+      <c r="B108" t="s">
+        <v>466</v>
+      </c>
+      <c r="C108" t="s">
         <v>467</v>
       </c>
-      <c r="B108" t="s">
+      <c r="D108" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="C108" t="s">
+      <c r="G108" t="s">
         <v>469</v>
-      </c>
-[...10 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
+        <v>470</v>
+      </c>
+      <c r="B109" t="s">
+        <v>466</v>
+      </c>
+      <c r="C109" t="s">
+        <v>471</v>
+      </c>
+      <c r="D109" t="s">
+        <v>10</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="B109" t="s">
+      <c r="G109" t="s">
         <v>473</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
+        <v>474</v>
+      </c>
+      <c r="B110" t="s">
+        <v>475</v>
+      </c>
+      <c r="C110" t="s">
+        <v>476</v>
+      </c>
+      <c r="D110" t="s">
+        <v>10</v>
+      </c>
+      <c r="E110" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B110" t="s">
+      <c r="G110" t="s">
         <v>478</v>
       </c>
-      <c r="C110" t="s">
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" t="s">
         <v>479</v>
       </c>
-      <c r="D110" t="s">
-[...5 lines deleted...]
-      <c r="F110" s="1" t="s">
+      <c r="B111" t="s">
+        <v>475</v>
+      </c>
+      <c r="C111" t="s">
         <v>480</v>
       </c>
-      <c r="G110" t="s">
+      <c r="D111" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" s="1" t="s">
         <v>481</v>
+      </c>
+      <c r="G111" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" t="s">
+        <v>483</v>
+      </c>
+      <c r="B112" t="s">
+        <v>475</v>
+      </c>
+      <c r="C112" t="s">
+        <v>484</v>
+      </c>
+      <c r="D112" t="s">
+        <v>10</v>
+      </c>
+      <c r="E112" t="s">
+        <v>11</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="G112" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" t="s">
+        <v>487</v>
+      </c>
+      <c r="B113" t="s">
+        <v>488</v>
+      </c>
+      <c r="C113" t="s">
+        <v>489</v>
+      </c>
+      <c r="D113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E113" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="G113" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" t="s">
+        <v>492</v>
+      </c>
+      <c r="B114" t="s">
+        <v>493</v>
+      </c>
+      <c r="C114" t="s">
+        <v>494</v>
+      </c>
+      <c r="D114" t="s">
+        <v>10</v>
+      </c>
+      <c r="E114" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="G114" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>497</v>
+      </c>
+      <c r="B115" t="s">
+        <v>498</v>
+      </c>
+      <c r="C115" t="s">
+        <v>499</v>
+      </c>
+      <c r="D115" t="s">
+        <v>10</v>
+      </c>
+      <c r="E115" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="G115" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>502</v>
+      </c>
+      <c r="B116" t="s">
+        <v>503</v>
+      </c>
+      <c r="C116" t="s">
+        <v>504</v>
+      </c>
+      <c r="D116" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="G116" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" t="s">
+        <v>507</v>
+      </c>
+      <c r="B117" t="s">
+        <v>508</v>
+      </c>
+      <c r="C117" t="s">
+        <v>509</v>
+      </c>
+      <c r="D117" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="G117" t="s">
+        <v>511</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -4467,50 +4719,57 @@
     <hyperlink ref="F86" r:id="rId85"/>
     <hyperlink ref="F87" r:id="rId86"/>
     <hyperlink ref="F88" r:id="rId87"/>
     <hyperlink ref="F89" r:id="rId88"/>
     <hyperlink ref="F90" r:id="rId89"/>
     <hyperlink ref="F91" r:id="rId90"/>
     <hyperlink ref="F92" r:id="rId91"/>
     <hyperlink ref="F93" r:id="rId92"/>
     <hyperlink ref="F94" r:id="rId93"/>
     <hyperlink ref="F95" r:id="rId94"/>
     <hyperlink ref="F96" r:id="rId95"/>
     <hyperlink ref="F97" r:id="rId96"/>
     <hyperlink ref="F98" r:id="rId97"/>
     <hyperlink ref="F99" r:id="rId98"/>
     <hyperlink ref="F100" r:id="rId99"/>
     <hyperlink ref="F101" r:id="rId100"/>
     <hyperlink ref="F102" r:id="rId101"/>
     <hyperlink ref="F103" r:id="rId102"/>
     <hyperlink ref="F104" r:id="rId103"/>
     <hyperlink ref="F105" r:id="rId104"/>
     <hyperlink ref="F106" r:id="rId105"/>
     <hyperlink ref="F107" r:id="rId106"/>
     <hyperlink ref="F108" r:id="rId107"/>
     <hyperlink ref="F109" r:id="rId108"/>
     <hyperlink ref="F110" r:id="rId109"/>
+    <hyperlink ref="F111" r:id="rId110"/>
+    <hyperlink ref="F112" r:id="rId111"/>
+    <hyperlink ref="F113" r:id="rId112"/>
+    <hyperlink ref="F114" r:id="rId113"/>
+    <hyperlink ref="F115" r:id="rId114"/>
+    <hyperlink ref="F116" r:id="rId115"/>
+    <hyperlink ref="F117" r:id="rId116"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>